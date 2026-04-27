--- v0 (2025-10-30)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>bc941031-4c27-4941-83d4-845bdef683b4</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Grześkowiak, Łukasz||Dadi, Temesgen H.||Zentek, Jürgen||Vahjen, Wilfried</t>
+    <t>Grześkowiak, Łukasz M.||Dadi, Temesgen H.||Zentek, Jürgen||Vahjen, Wilfried</t>
   </si>
   <si>
     <t>2019-09-26T09:15:38Z</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Clostridium (syn. Clostridioides) difficile is considered a pioneer colonizer and may cause gut infection in neonatal piglets. The aim of this study was to explore the microbiota-C. difficile associations in pigs. We used the DNA from the faeces of four sows collected during the periparturient period and from two to three of their piglets (collected weekly until nine weeks of age) for the determination of bacterial community composition (sequencing) and C. difficile concentration (qPCR). Furthermore, C. difficile-negative faeces were enriched in a growth medium, followed by qPCR to verify the presence of this bacterium. Clostridium-sensu-stricto-1 and Lactobacillus spp. predominated the gut microbiota of the sows and their offspring. C. difficile was detected at least once in the faeces of all sows during the entire sampling period, albeit at low concentrations. Suckling piglets harboured C. difficile in high concentrations (up to log10 9.29 copy number/g faeces), which gradually decreased as the piglets aged. Enrichment revealed the presence of C. difficile in previously C. difficile-negative sow and offspring faeces. In suckling piglets, the C. difficile level was negatively correlated with carbohydrate-fermenting bacteria, and it was positively associated with potential pathogens. Shannon and richness diversity indices were negatively associated with the C. difficile counts in suckling piglets. This study showed that gut microbiota seems to set conditions for colonisation resistance against C. difficile in the offspring. However, this conclusion requires further research to include host-specific factors.</t>
   </si>
   <si>
     <t>11 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/25652||http://dx.doi.org/10.17169/refubium-25416</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::590 Tiere (Zoologie)::590 Tiere (Zoologie)||600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::636 Viehwirtschaft||600 Technik, Medizin, angewandte Wissenschaften::610 Medizin und Gesundheit::610 Medizin und Gesundheit</t>
   </si>