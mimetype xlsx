--- v0 (2025-11-04)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>46ce8718-7552-4efe-8736-b96c52c53339</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Louis–Jean, James||Balasekaran, Samundeeswari Mariappan||Hagenbach, Adelheid||Poineau, Frederic</t>
+    <t>Louis-Jean, James||Balasekaran, Samundeeswari Mariappan||Hagenbach, Adelheid||Poineau, Frederic</t>
   </si>
   <si>
     <t>2019-09-02T15:20:15Z</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>The title hydrated salt, tris­[hexa­amminecobalt(III)] tetraoxidorhenate(VII) tetra­kis­[hexa­fluorido­rhenate(IV)] hexa­hydrate, arose unexpectedly due to possible contamination of the K2ReF6 starting material with KReO4. It consists of octa­hedral [Co(NH3)6]3+ cation (Co1 site symmetry 1), tetra­hedral [ReVIIO4]− anions (Re site symmetry 1) and octa­hedral [ReIVF6]2− anions (Re site symmetries 1and \overline{3}). The [ReF6]2− octa­hedral anions (mean Re—F = 1.834 Å), [Co(NH3)6]3+ octa­hedral cations (mean Co—N = 1.962 Å), and the [ReO4]− tetra­hedral anion (mean Re—O = 1.719 Å) are slightly distorted. A network of N—H...F hydrogen bonds consolidates the structure. The crystal studied was refined as a two-component twin.</t>
   </si>
   <si>
     <t>10 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/25408||http://dx.doi.org/10.17169/refubium-4112</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::540 Chemie::546 Anorganische Chemie</t>
   </si>