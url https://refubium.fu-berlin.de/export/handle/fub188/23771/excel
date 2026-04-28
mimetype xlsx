--- v0 (2025-11-18)
+++ v1 (2026-04-28)
@@ -98,51 +98,51 @@
   <si>
     <t>dcterms.rightsHolder.note</t>
   </si>
   <si>
     <t>dcterms.rightsHolder.url</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>84a54da9-e2a5-40d7-a062-f14d72abf2a6</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Heidmann, Berit||Ringleb, Franziska||Eylers, Katharina||Levcenco, Sergiu||Bonse, Jörn||Andree, Stefan||Krüger, Jörg||Unold, Thomas||Boeck, Torsten||Lux-Steiner, Martha Ch.||Schmid, Martina</t>
+    <t>Heidmann, Berit||Ringleb, Franziska||Eylers, Katharina||Levcenco, Sergiu||Bonse, Jörn||Andree, Stefan||Krüger, Jörg||Unold, Thomas||Boeck, Torsten||Lux-Steiner, Martha||Schmid, Martina</t>
   </si>
   <si>
     <t>2019-01-23T10:02:15Z</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>A procedure to fabricate CuInSe2 (CISe) micro-absorbers and solar cells for concentrator applications is presented. The micro-absorbers are developed from indium precursor islands, which are deposited on a molybdenum coated glass substrate (back contact), followed by deposition of copper on top and subsequent selenization as well as selective etching of copper selenides. In order to compare the properties of the locally grown absorbers to those of conventional large area CISe films, we systematically examine the compositional and morphological homogeneity of the micro absorbers and carry out photoluminescence measurements. Preliminary devices for micro-concentrator solar cell applications are fabricated by optimizing the copper to indium ratio and the size of the indium precursor islands. The resulting micro solar cells provide a characteristic I–V curve under standard illumination conditions (1 sun).</t>
   </si>
   <si>
     <t>21 S. (Manuskriptversion)</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/23771||http://dx.doi.org/10.17169/refubium-1557</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>500  Natural sciences and mathematics::530 Physics::539 Modern physics</t>
   </si>
   <si>
     <t>Micro solar cells||Light concentration||CuInSe2||Absorber optimization||Chalcopyrite</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>247</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.mtener.2017.10.010</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2468-6069</t>
   </si>
   <si>
     <t>Copyright des Verlages</t>
   </si>
   <si>
     <t>https://www.elsevier.com/about/policies/sharing</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Bei der PDF-Datei handelt es sich um eine Manuskriptversion des Artikels.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>