--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>80d0a8d7-5190-4e48-9474-1d3a863b324c</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Wang, Lan||Lin, Xianzhong||Ennaoui, Ahmed||Wolf, Christian||Lux-Steiner, Martha Ch.||Klenk, Reiner</t>
+    <t>Wang, Lan||Lin, Xianzhong||Ennaoui, Ahmed||Wolf, Christian||Lux-Steiner, Martha||Klenk, Reiner</t>
   </si>
   <si>
     <t>2018-06-08T11:03:16Z</t>
   </si>
   <si>
     <t>2017-02-27T12:59:40.498Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>We report a route to deposit In2S3 thin films from air-stable, low-cost
 molecular precursor inks for Cd-free buffer layers in chalcopyrite-based thin
 film solar cells. Different precursor compositions and processing conditions
 were studied to define a reproducible and robust process. By adjusting the ink
 properties, this method can be applied in different printing and coating
 techniques. Here we report on two techniques, namely spin-coating and inkjet
 printing. Active area efficiencies of 12.8% and 12.2% have been achieved for
 In2S3-buffered solar cells respectively, matching the performance of CdS-
 buffered cells prepared with the same batch of absorbers.</t>
   </si>
   <si>
     <t>5 Seiten</t>
   </si>
   <si>
@@ -154,51 +154,51 @@
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Solution-processed In2S3 buffer layer for chalcopyrite thin film solar cells</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>EPJ Photovoltaics. - 7 (2016), , Artikel Nr. 70303</t>
   </si>
   <si>
     <t>10.1051/epjpv/2016001</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1051/epjpv/2016001</t>
   </si>
   <si>
     <t>2105-0716</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000007785</t>
   </si>
   <si>
     <t>FUDOCS_document_000000026461</t>
   </si>
   <si>
     <t>Der Artikel wurde in einer reinen Open-Access-Zeitschrift publiziert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>