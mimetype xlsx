--- v0 (2025-11-05)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>22beb788-5e7c-4f95-a7a5-4a4dc686662d</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Patel, Riddhi P.||Foerster, Daniel W.||Kitchener, Andrew C.||Rayan, Mark D.||Mohamed, Shariff W.||Werner, Laura||Lenz, Dorina||Pfestorf, Hans||Kramer-Schadt, Stephanie||Radchuk, Viktoriia||Fickel, Joerns||Wilting, Andreas</t>
+    <t>Patel, Riddhi P.||Foerster, Daniel W.||Kitchener, Andrew C.||Rayan, Mark D.||Mohamed, Shariff W.||Werner, Laura||Lenz, Dorina||Pfestorf, Hans||Kramer-Schadt, Stephanie||Radchuk, Viktoriia||Fickel, Jörns||Wilting, Andreas</t>
   </si>
   <si>
     <t>2018-06-08T10:45:10Z</t>
   </si>
   <si>
     <t>2017-01-30T13:06:45.346Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Background. The bay cat Catopuma badia is endemic to Borneo, whereas its
 sister species the Asian golden cat Catopuma temminckii is distributed from
 the Himalayas and southern China through Indochina, Peninsular Malaysia and
 Sumatra. Based on morphological data, up to five subspecies of the Asian
 golden cat have been recognized, but a taxonomic assessment, including
 molecular data and morphological characters, is still lacking. Results. We
 combined molecular data (whole mitochondrial genomes), morphological data
 (pelage) and species distribution projections (up to the Late Pleistocene) to
 infer how environmental changes may have influenced the distribution of these
 sister species over the past 120 000 years. The molecular analysis was based
 on sequenced mitogenomes of 3 bay cats and 40 Asian golden cats derived mainly
 from archival samples. Our molecular data suggested a time of split between
 the two species approximately 3.16 Ma and revealed very low nucleotide
 diversity within the Asian golden cat population, which supports recent