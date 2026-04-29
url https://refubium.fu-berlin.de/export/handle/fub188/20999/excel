--- v0 (2025-10-03)
+++ v1 (2026-04-29)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>bfd35e3d-260b-4602-98bf-180da60bcf91</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Ouf, F. -X.||Parent, P.||Laffon, C.||Marhaba, I.||Ferry, D.||Marcillaud, B.||Antonsson, Egill||Benkoula, S.||Liu, X. -J.||Nicolas, Robert, E.||Patanen, M.||Barreda, F. -A.||Sublemontier, O.||Coppalle, A.||Yon, J.||Miserque, F.||Mostefaoui, T.||Regier, T. Z.||Mitchell, J. -B. A.||Miron, C.</t>
+    <t>Ouf, F.-X.||Parent, P.||Laffon, C.||Marhaba, I.||Ferry, D.||Marcillaud, B.||Antonsson, Egill||Benkoula, S.||Liu, X.-J.||Nicolas, Robert, E.||Patanen, M.||Barreda, F.-A.||Sublemontier, O.||Coppalle, A.||Yon, J.||Miserque, F.||Mostefaoui, T.||Regier, T. Z.||Mitchell, J.-B. A.||Miron, C.</t>
   </si>
   <si>
     <t>2018-06-08T10:44:41Z</t>
   </si>
   <si>
     <t>2017-01-30T10:49:52.560Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Many studies have been conducted on the environmental impacts of combustion
 generated aerosols. Due to their complex composition and morphology, their
 chemical reactivity is not well understood and new developments of analysis
 methods are needed. We report the first demonstration of in-flight X-ray based
 characterizations of freshly emitted soot particles, which is of paramount
 importance for understanding the role of one of the main anthropogenic
 particulate contributors to global climate change. Soot particles, produced by
 a burner for several air-to-fuel ratios, were injected through an aerodynamic
 lens, focusing them to a region where they interacted with synchrotron
 radiation. X-ray photoelectron spectroscopy and carbon K-edge near-edge X-ray
 absorption spectroscopy were performed and compared to those obtained for
 supported samples. A good agreement is found between these samples, although
 slight oxidation is observed for supported samples. Our experiments
 demonstrate that NEXAFS characterization of supported samples provides