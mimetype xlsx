--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -77,93 +77,93 @@
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>9d382150-875d-4735-9717-43bd5b68f905</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Jostes, Brigitte (Koordination)</t>
+    <t>Jostes, Brigitte</t>
   </si>
   <si>
     <t>2018-06-08T10:40:19Z</t>
   </si>
   <si>
     <t>2017-07-06T11:50:00.188Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>83 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/20860||http://dx.doi.org/10.17169/refubium-24159</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>Sprachbildung||Deutsch als Zweitsprache||Lehrkräftebildung</t>
   </si>
   <si>
     <t>400 Sprache</t>
   </si>
   <si>
     <t>Sprachbildung / Deutsch als Zweitsprache in der Berliner Lehrkräftebildung</t>
   </si>
   <si>
     <t>Eine Bestandsaufnahme</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
-    <t>Institut für Romanische Philologie:::90690d88-6a87-4e45-a828-3ec4bcccd796:::600</t>
+    <t>Institut für Romanische Philologie:::90690d88-6a87-4e45-a828-3ec4bcccd796:::0</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000008446</t>
   </si>
   <si>
     <t>FUDOCS_document_000000027318</t>
   </si>
   <si>
     <t>... unter Mitarbeit von Torsten Andreas, Anke Börsel, Daniela Caspari u.a.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>