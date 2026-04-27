--- v0 (2026-01-07)
+++ v1 (2026-04-27)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>2848b613-d94f-4624-9c0c-af08550c1c39</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Lórenz-Fonfría, Victor A.||Saita, Mattia||Lazarova, Tzvetana||Schlesinger, Ramona||Heberle, Joachim</t>
+    <t>Lórenz-Fonfría, Víctor A.||Saita, Mattia||Lazarova, Tzvetana||Schlesinger, Ramona||Heberle, Joachim</t>
   </si>
   <si>
     <t>2018-06-08T10:34:40Z</t>
   </si>
   <si>
     <t>2018-02-22T11:18:49.333Z</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>Infrared spectroscopy has been used in the past to probe the dynamics of
 internal proton transfer reactions taking place during the functional
 mechanism of proteins but has remained mostly silent to protonation changes in
 the aqueous medium. Here, by selectively monitoring vibrational changes of
 buffer molecules with a temporal resolution of 6 µs, we have traced proton
 release and uptake events in the light-driven proton-pump bacteriorhodopsin
 and correlate these to other molecular processes within the protein. We
 demonstrate that two distinct chemical entities contribute to the temporal
 evolution and spectral shape of the continuum band, an unusually broad band
 extending from 2,300 to well below 1,700 cm−1. The first contribution
 corresponds to deprotonation of the proton release complex (PRC), a complex in
 the extracellular domain of bacteriorhodopsin where an excess proton is shared
 by a cluster of internal water molecules and/or ionic E194/E204 carboxylic
 groups. We assign the second component of the continuum band to the proton
@@ -162,51 +162,51 @@
   </si>
   <si>
     <t>pH-sensitive vibrational probe reveals a cytoplasmic protonated cluster in
 bacteriorhodopsin</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Proceedings of the National Academy of Sciences. - 114 (2017), 51,
 S.E10909-E10918</t>
   </si>
   <si>
     <t>10.1073/pnas.1707993114</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1073/pnas.1707993114</t>
   </si>
   <si>
     <t>0027-8424</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000009452</t>
   </si>
   <si>
     <t>FUDOCS_document_000000029075</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>