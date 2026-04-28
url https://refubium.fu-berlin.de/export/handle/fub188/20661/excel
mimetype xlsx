--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>9cbe89ad-d7ce-4ed8-b579-3a42d5aa125a</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>El-Adawy, Hosny||Ahmed, Marwa Fawzy El Metwaly||Hotzel, Helmut||Monecke, Stefan||Schulz, Jochen||Hartung, Joerg||Ehricht, Ralf||Neubauer, Heinrich||Hafez, Hafez M.</t>
+    <t>El-Adawy, Hosny||Ahmed, Marwa Fawzy El Metwaly||Hotzel, Helmut||Monecke, Stefan||Schulz, Jochen||Hartung, Joerg||Ehricht, Ralf||Neubauer, Heinrich||Hafez, Hafez Mohamed</t>
   </si>
   <si>
     <t>2018-06-08T10:33:43Z</t>
   </si>
   <si>
     <t>2017-02-01T11:36:31.081Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Methicillin-resistant Staphylococcus aureus (MRSA) is a major human health
 problem and recently, domestic animals are described as carriers and possible
 reservoirs. Twenty seven S. aureus isolates from five turkey farms (n = 18)
 and two broiler farms (n = 9) were obtained by culturing of choana and skin
 swabs from apparently healthy birds, identified by Taqman-based real-time
 duplex nuc-mecA-PCR and characterized by spa typing as well as by a DNA
 microarray based assay which covered, amongst others, a considerable number of
 antibiotic resistance genes, species controls, and virulence markers. The
 antimicrobial susceptibility profiles were tested by agar diffusion assays and
 genotypically confirmed by the microarray. Five different spa types (3 in
 turkeys and 2 in broilers) were detected. The majority of MRSA isolates
 (24/27) belonged to clonal complex 398-MRSA-V. The most frequently occurring
 spa types were accordingly t011, t034, and t899. A single CC5-MRSA-III
 isolated from turkey and CC398-MRSA with an unidentified/truncated SCCmec