--- v0 (2025-11-20)
+++ v1 (2026-04-26)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>7c580e0d-e5d1-4658-b185-9bdc11a5f3e9</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Püttner, Ralph||Céolin, D.||Guillemin, R.||Kushawaha, R. K.||Marchenko, T.||Journel, L.||Piancastelli, M. N.||Simon, M.</t>
+    <t>Püttner, Ralph||Céolin, D.||Guillemin, R.||Kushawaha, Rajesh K.||Marchenko, T.||Journel, L.||Piancastelli, M. N.||Simon, M.</t>
   </si>
   <si>
     <t>2018-06-08T10:30:14Z</t>
   </si>
   <si>
     <t>2017-02-21T12:40:03.490Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Shake processes of different origin are identified in the KLL Auger spectrum
 of H2S with unprecedented detail. The KLL Auger spectrum is presented together
 with the S 1s−1 photoelectron spectrum including the S 1s−1V−1nλ and S
 1s−12p−1nλ shake-up satellites with V−1 and nλ indicating a hole in the
 valence shell and an unoccupied molecular orbital, respectively. By using
 different photon energies between 2476 and 4150 eV to record the KLL Auger
 spectra two different shake-up processes responsible for the satellite lines
 are identified. The first process is a shake-up during the Auger decay of the
 S 1s−1 core hole and can be described by S 1s−1→2p−2V−1nλ. The second process
 is the Auger decay of the shake-up satellite in the ionization process leading
 to S 1s−1V−1nλ→2p−2V−1nλ transitions. By combining the results of
 photoelectron and Auger spectra the involved V−1nλ levels are assigned.</t>
   </si>
   <si>