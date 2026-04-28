--- v0 (2025-12-30)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>4eef6b17-baf9-4d67-83f3-a7c815764872</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Ludovico, Marìa Florencia||Battista, Francesca||Oppen, Felix von||Arrachea, Liliana</t>
+    <t>Ludovico, María Florencia||Battista, Francesca||Oppen, Felix von||Arrachea, Liliana</t>
   </si>
   <si>
     <t>2018-06-08T10:29:45Z</t>
   </si>
   <si>
     <t>2017-02-24T08:59:57.447Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>We generalize the theory of thermoelectrics to include coherent electron
 systems under adiabatic ac driving, accounting for quantum pumping of charge
 and heat, as well as for the work exchanged between the electron system and
 driving potentials. We derive the relevant response coefficients in the
 adiabatic regime and show that they obey generalized Onsager reciprocity
 relations. We analyze the consequences of our generalized thermoelectric
 framework for quantum motors, generators, heat engines, and heat pumps,
 characterizing them in terms of efficiencies and figures of merit. We
 illustrate these concepts in a model for a quantum pump.</t>
   </si>
   <si>
     <t>10 Seiten</t>
   </si>
   <si>