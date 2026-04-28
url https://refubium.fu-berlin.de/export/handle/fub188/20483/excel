--- v0 (2025-10-28)
+++ v1 (2026-04-28)
@@ -6,225 +6,219 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
-    <t>dc.contributor.author[]</t>
-[...8 lines deleted...]
-    <t>dc.date.issued[]</t>
+    <t>dc.contributor.author</t>
+  </si>
+  <si>
+    <t>dc.date.accessioned</t>
+  </si>
+  <si>
+    <t>dc.date.available</t>
+  </si>
+  <si>
+    <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
-    <t>dc.format.extent[]</t>
+    <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
-    <t>dc.identifier.uri[]</t>
-[...17 lines deleted...]
-    <t>dc.type[]</t>
+    <t>dc.language</t>
+  </si>
+  <si>
+    <t>dc.rights.uri</t>
+  </si>
+  <si>
+    <t>dc.subject</t>
+  </si>
+  <si>
+    <t>dc.subject.ddc</t>
+  </si>
+  <si>
+    <t>dc.title</t>
+  </si>
+  <si>
+    <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
-    <t>dcterms.bibliographicCitation.doi[]</t>
-[...8 lines deleted...]
-    <t>dcterms.bibliographicCitation[]</t>
+    <t>dcterms.bibliographicCitation</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.doi</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.journaltitle</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
-    <t>refubium.affiliation.other[]</t>
+    <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
-    <t>refubium.funding[]</t>
-[...11 lines deleted...]
-    <t>refubium.resourceType.isindependentpub[]</t>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.mycore.derivateId</t>
+  </si>
+  <si>
+    <t>refubium.mycore.fudocsId</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
+    <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>3eef8334-c93e-4a17-83c5-1b3ab73d37bc</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Peter, S.||Gärtner, M. A.||Michel, G.||Ibrahim, M.||Klopfleisch, R.||Lübke-Becker, A.||Jung, M.||Einspanier, R.||Gabler, C.</t>
+    <t>Peter, S.||Gärtner, M. A.||Michel, G.||Ibrahim, M.||Klopfleisch, Robert||Lübke-Becker, Antina||Jung, M.||Einspanier, R.||Gabler, C.</t>
   </si>
   <si>
     <t>2018-06-08T10:27:40Z</t>
   </si>
   <si>
     <t>2018-05-18T13:32:53.407Z</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Potential beneficial effects of lactic acid bacteria on the genital health of
 cows become of particular interest when considering the importance of an
 optimal uterine health status for the success of breeding in dairy farming.
 Therefore, the aim of the present study was to analyse the influence of an
 intrauterine administration of the Lactobacillus buchneri DSM 32407 on
 reproductive performance, uterine health status, endometrial mRNA expression
 of pro-inflammatory factors of cows with signs of subclinical endometritis
 (SCE). L. buchneri DSM 32407 (n = 56; [LAC]) or a placebo (n = 60; [PLA]) was
 administered on day 24–30 postpartum. Endometrial cytobrush samples of cows
 with SCE were taken before the administration and at three following weeks (n
 = 16 cows each for LAC/SCE and PLA/SCE). A higher proportion of cows of the
 LAC and LAC/SCE group was pregnant after the first service and median days to
 conception for cows pregnant on day 200 pp were shorter. Three weeks after the
 administration, the endometrial mRNA expression of CXCL1/2, CXCL3, CXCR2,
 IL1B, IL8 and PTPRC was lower in the LAC/SCE group compared with the PLA/SCE
 group. These findings suggest that the presence of L. buchneri DSM 32407
 contributes to a uterine environment that results in a better reproductive
 performance.</t>
   </si>
   <si>
     <t>13 Seiten</t>
   </si>
   <si>
-    <t>http://dx.doi.org/10.17169/refubium-23786</t>
-[...2 lines deleted...]
-    <t>https://refubium.fu-berlin.de/handle/fub188/20483</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/20483||http://dx.doi.org/10.17169/refubium-23786</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
+    <t>Reproductive disorders</t>
+  </si>
+  <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::630 Landwirtschaft und verwandte Bereiche</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reproductive disorders</t>
   </si>
   <si>
     <t>Influence of intrauterine administration of Lactobacillus buchneri on
 reproductive performance and pro-inflammatory endometrial mRNA expression of
 cows with subclinical endometritis</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
+    <t>Scientific Reports 8 (2018), Art. 5473</t>
+  </si>
+  <si>
     <t>10.1038/s41598-018-22856-y</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>http://doi.org/10.1038/s41598-018-22856-y</t>
   </si>
   <si>
-    <t>Scientific Reports 8 (2018), Art. 5473</t>
-[...1 lines deleted...]
-  <si>
     <t>2045-2322</t>
   </si>
   <si>
-    <t>Institut für Veterinär-Biochemie:::33b64e7d-2671-494b-b4ca-a5312341a115:::600</t>
+    <t>Institut für Veterinär-Biochemie:::33b64e7d-2671-494b-b4ca-a5312341a115:::0</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Deutsche Forschungsgemeinschaft (DFG)</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000009673</t>
   </si>
   <si>
     <t>FUDOCS_document_000000029633</t>
   </si>
   <si>
     <t>Gefördert durch die DFG und den Open Access Publikationsfonds der Freien
 Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -247,51 +241,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AD2"/>
+  <dimension ref="A1:AC2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -338,135 +332,129 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>30</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>31</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>32</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>33</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>34</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>35</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>36</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>37</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>38</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>39</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>40</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>41</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>42</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>43</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>44</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>45</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>46</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>47</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>48</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>49</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>50</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>53</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>54</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>