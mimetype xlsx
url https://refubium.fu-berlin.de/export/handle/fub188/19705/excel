--- v0 (2025-10-18)
+++ v1 (2026-04-29)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.series.issueNumber</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>e7c3376a-603a-4b0e-af79-454bda716bd3</t>
   </si>
   <si>
     <t>fub188/17935</t>
   </si>
   <si>
-    <t>Haan, Jacob de||Berger, Helge||Jansen, David-Jan</t>
+    <t>Haan, Jakob de||Berger, Helge||Jansen, David-Jan</t>
   </si>
   <si>
     <t>2018-06-08T08:16:25Z</t>
   </si>
   <si>
     <t>2008-07-08T12:28:51.936Z</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>This paper evaluates the Stability and Growth Pact. After examining the rules
 in place and the experience so far, the Pact is analysed from a political
 economy perspective, focusing on the choice for so-called soft law and drawing
 inferences from characteristics of successful fiscal rules at the state level
 in the United States. It is also examined whether big and small countries are
 likely to adhere to fiscal policy rules in place. Furthermore, the impact of
 the business cycle on fiscal policy outcomes is analysed. Finally, the
 proposals of the European Commission to strengthen the Pact are discussed.</t>
   </si>
   <si>
     <t>35 S.</t>
   </si>
   <si>
     <t>3-935058-65-9</t>