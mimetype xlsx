--- v0 (2025-10-14)
+++ v1 (2026-04-26)
@@ -89,51 +89,51 @@
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>273bcc8e-d6d5-4a6c-9ddd-d9ab7e1ed9a4</t>
   </si>
   <si>
     <t>fub188/17719</t>
   </si>
   <si>
-    <t>Fuhr, Harald||Hickmann, Thomas||Höhne,Chris||Lederer, Markus||Stehle, Fee</t>
+    <t>Fuhr, Harald||Hickmann, Thomas||Höhne, Chris||Lederer, Markus||Stehle, Fee</t>
   </si>
   <si>
     <t>2018-06-08T07:57:13Z</t>
   </si>
   <si>
     <t>2016-06-13T07:55:32.705Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>In recent years, several scholars of world politics have observed a relocation
 of authority in different issue areas of global policy-making. This
 development appears to be particularly evident in the field of global climate
 politics where a number of authors have highlighted the gradual loss of
 authority by national governments and the emergence of new spheres of
 authority dominated by actors other than the nation-state. In fact, due to the
 existence of a regulatory gap in this policy domain, various new governance
 arrangements have emerged which work simultaneously at different levels (some
 top-down and others bottom-up) to cope with the problem of climate change.
 However, despite several broader descriptions and mapping exercises, we have
 little systematic knowledge about their workings, let alone their impact on
 political-administrative systems. Given these shortcomings, in this paper we
 explore how (and how far) different types of globally operating governance
 arrangements have caused changes in the distribution of authority within