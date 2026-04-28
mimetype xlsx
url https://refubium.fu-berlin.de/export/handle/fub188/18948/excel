--- v0 (2025-10-28)
+++ v1 (2026-04-28)
@@ -77,51 +77,51 @@
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.series.issueNumber</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>1b177865-7747-4309-a273-1a58933a46b8</t>
   </si>
   <si>
     <t>fub188/17706</t>
   </si>
   <si>
-    <t>Söderman, T.||Saarela, S-R.||Adelle, Camilla||Wascher, Dirk||Bournaris, Thomas||Podhora, A.||Peterson, K.||Lyytimäki, J.||Turnpenny, John||Jordan, A.||Jacob, Klaus||Werland, Stefan||Pothen, F.||Moulogianni, C.||Arampatzis, Stratos||Manos, B.||Helming, K.||Kuldna, P.||Kuhi-Thalfeldt, R.||Nommann, T.</t>
+    <t>Söderman, T.||Saarela, S-R.||Adelle, Camilla||Wascher, Dirk||Bournaris, Thomas||Podhora, A.||Peterson, K.||Lyytimäki, J.||Turnpenny, John||Jordan, A.||Jacob, Klaus||Werland, Stefan||Pothen, F.||Moulogianni, C.||Arampatzis, Stratos||Manos, B.||Helming, K.||Kuldna, P.||Kuhi-Thalfeldt, Reeli||Nommann, T.</t>
   </si>
   <si>
     <t>2018-06-08T07:53:44Z</t>
   </si>
   <si>
     <t>2015-05-29T07:47:35.618Z</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>IV, 28 S.</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/18948||http://dx.doi.org/10.17169/refubium-22626</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>LIAISE||Impact Assessment</t>
   </si>