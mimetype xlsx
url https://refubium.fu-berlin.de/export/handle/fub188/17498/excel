--- v0 (2025-10-15)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>a64dbf26-2142-4721-a76e-faa57153490e</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Brandenburg, Tim||Agåker, M.||Atak, Kaan||Pflüger, M.||Schwanke, C.||Petit, T.||Lange, K. M.||Rubensson, J.-E.||Aziz, Emad F.</t>
+    <t>Brandenburg, Tim||Agåker, M.||Atak, Kaan||Pflüger, M.||Schwanke, C.||Petit, T.||Lange, Kathrin M.||Rubensson, J.-E.||Aziz, Emad F.</t>
   </si>
   <si>
     <t>2015-11-14</t>
   </si>
   <si>
     <t>2015-11-17T07:39:57.344Z</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Fluorine and carbon K absorption and emission spectra of liquid
 perfluorodecalin are presented and analyzed in terms of density functional
 calculations–configuration interaction. A comprehensive view of the electronic
 structure is given, and site-specific intramolecular interactions are
 investigated in detail. It is found that, while the outer fluorine atoms have
 excess charge in the ground state, the lowest excitations must be associated
 with charge transfer towards the inner carbon atoms.</t>
   </si>
   <si>
     <t>7 S.</t>
   </si>
   <si>
     <t>40787</t>
   </si>
@@ -150,51 +150,51 @@
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>The electronic structure of perfluorodecalin studied by soft X-ray
 spectroscopy and electronic structure calculations</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Phys. Chem. Chem. Phys.. - 16 (2014), 42, S.23379-23385</t>
   </si>
   <si>
     <t>10.1039/C4CP03153A</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1039/C4CP03153A</t>
   </si>
   <si>
     <t>1463-9076</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000004423</t>
   </si>
   <si>
     <t>FUDOCS_document_000000021697</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>