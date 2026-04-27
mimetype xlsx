--- v0 (2025-12-30)
+++ v1 (2026-04-27)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>3b592a61-2587-447f-bb38-dc544e6106f5</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Guillemin, R.||Sheinerman, S.||Püttner, Ralph||Marchenko, T.||Goldsztejn, G.||Journel, L.||Kushawaha, R. K.||Céolin, D.||Piancastelli, M. N.||Simon, M.</t>
+    <t>Guillemin, R.||Sheinerman, S.||Püttner, Ralph||Marchenko, T.||Goldsztejn, G.||Journel, L.||Kushawaha, Rajesh K.||Céolin, D.||Piancastelli, M. N.||Simon, M.</t>
   </si>
   <si>
     <t>2018-06-08T04:09:34Z</t>
   </si>
   <si>
     <t>2015-08-18T11:21:09.582Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Postcollision interaction effects on the Auger decay of a deep core hole are
 studied both experimentally and theoretically. KL2,3L2,3 decay spectra of the
 Ar 1s vacancy are measured with high-energy resolution with excess photon
 energies ranging from 0 to 200 eV above the ionization threshold. Interaction
 of the Auger electron with the photoelectron and the ion field manifests
 itself in the Auger spectra as a distortion of the energy distribution of the
 Auger electron close to threshold. Moreover, recapture of the photoelectron
 due to energy exchange is dominating in the low-photon-energy range above
 threshold. The experimental results are compared with calculations based on
 the semiclassical approach to the postcollision interaction. The energies of
 the discrete levels and individual recapture cross sections are computed in
 the Hartree-Fock approximation. Good agreement is found between the calculated
 and experimental spectra, validating the model used.</t>
   </si>
@@ -156,51 +156,51 @@
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Postcollision interaction effects in KLL Auger spectra following argon 1s
 photoionization</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Physical Review A. - 92 (2015), 1, Artikel Nr. 012503</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.92.012503</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1103/PhysRevA.92.012503</t>
   </si>
   <si>
     <t>1050-2947</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000005277</t>
   </si>
   <si>
     <t>FUDOCS_document_000000022921</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>