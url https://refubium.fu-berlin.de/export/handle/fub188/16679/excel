--- v0 (2025-10-18)
+++ v1 (2026-04-27)
@@ -6,210 +6,204 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
-    <t>dc.contributor.author[]</t>
-[...8 lines deleted...]
-    <t>dc.date.issued[]</t>
+    <t>dc.contributor.author</t>
+  </si>
+  <si>
+    <t>dc.date.accessioned</t>
+  </si>
+  <si>
+    <t>dc.date.available</t>
+  </si>
+  <si>
+    <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[de]</t>
   </si>
   <si>
-    <t>dc.format.extent[]</t>
-[...2 lines deleted...]
-    <t>dc.identifier.sepid[]</t>
+    <t>dc.format.extent</t>
+  </si>
+  <si>
+    <t>dc.identifier.sepid</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
-    <t>dc.identifier.uri[]</t>
-[...17 lines deleted...]
-    <t>dc.type[]</t>
+    <t>dc.language</t>
+  </si>
+  <si>
+    <t>dc.rights.uri</t>
+  </si>
+  <si>
+    <t>dc.subject.ddc</t>
+  </si>
+  <si>
+    <t>dc.title</t>
+  </si>
+  <si>
+    <t>dc.title.subtitle</t>
+  </si>
+  <si>
+    <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
-    <t>dcterms.bibliographicCitation.doi[]</t>
-[...5 lines deleted...]
-    <t>dcterms.bibliographicCitation[]</t>
+    <t>dcterms.bibliographicCitation</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.doi</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
-    <t>refubium.affiliation.other[]</t>
+    <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
-    <t>refubium.mycore.derivateId[]</t>
-[...5 lines deleted...]
-    <t>refubium.resourceType.isindependentpub[]</t>
+    <t>refubium.mycore.derivateId</t>
+  </si>
+  <si>
+    <t>refubium.mycore.fudocsId</t>
+  </si>
+  <si>
+    <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>d706d4ed-3d18-4942-ac26-8fbc75b1aa9c</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Vogel, M.||Kasigkeit, C.||Hirsch, K.||Langenberg, A.||Rittmann, J.||Zamudio-Bayer, V.||Kulesza, Alexander||Mitric, Roland||Möller, T.||Issendorf, B. von||Lau, J. T.</t>
+    <t>Vogel, M.||Kasigkeit, C.||Hirsch, K.||Langenberg, A.||Rittmann, J.||Zamudio-Bayer, V.||Kulesza, Alexander||Mitric, Roland||Möller, T.||Issendorff, Bernd von||Lau, J. Tobias</t>
   </si>
   <si>
     <t>2018-06-08T04:09:00Z</t>
   </si>
   <si>
     <t>2014-06-18T11:48:45.680Z</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>The 2p core-level electron binding energies of size-selected silicon cluster
 ions have been determined from soft x-ray photoionization efficiency curves.
 Local chemical shifts and global charging energy contributions to the 2p
 binding energy can be separated, because core-level and valence-band electron
 binding energies exhibit the same inverse radius dependence. The experimental
 2p binding energy distributions show characteristic size-specific patterns
 that are well reproduced by the corresponding electronic density of states
 obtained from density functional theory modeling. These results demonstrate
 that 2p binding energies in silicon clusters are dominated by initial state
 effects, i.e., by the interaction with the local valence electron density, and
 can thus be used to corroborate structural assignments.</t>
   </si>
   <si>
     <t>5 S.</t>
   </si>
   <si>
     <t>25711</t>
   </si>
   <si>
-    <t>http://dx.doi.org/10.17169/refubium-20860</t>
-[...2 lines deleted...]
-    <t>https://refubium.fu-berlin.de/handle/fub188/16679</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/16679||http://dx.doi.org/10.17169/refubium-20860</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://forms.aps.org/author/copytrnsfr.pdf</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
+    <t>2p core-level binding energies of size-selected free silicon clusters</t>
+  </si>
+  <si>
     <t>Chemical shifts and cluster structure</t>
   </si>
   <si>
-    <t>2p core-level binding energies of size-selected free silicon clusters</t>
-[...1 lines deleted...]
-  <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
+    <t>Physical Review B. - 85 (2012), 19, Artikel Nr. 195454/1-5</t>
+  </si>
+  <si>
     <t>10.1103/PhysRevB.85.195454</t>
   </si>
   <si>
     <t>http://link.aps.org/doi/10.1103/PhysRevB.85.195454</t>
   </si>
   <si>
-    <t>Physical Review B. - 85 (2012), 19, Artikel Nr. 195454/1-5</t>
-[...1 lines deleted...]
-  <si>
     <t>1098-0121</t>
   </si>
   <si>
-    <t>Institut für Theoretische Physik:::9b3f150d-3d53-491f-8fad-e2dc9be7d978:::600</t>
+    <t>Institut für Theoretische Physik:::9b3f150d-3d53-491f-8fad-e2dc9be7d978:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000003037</t>
   </si>
   <si>
     <t>FUDOCS_document_000000019606</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -225,51 +219,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB2"/>
+  <dimension ref="A1:AA2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -310,129 +304,123 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" t="s">
         <v>27</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>28</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>29</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>30</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>31</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>32</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>33</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>34</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>35</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>36</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>37</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>38</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>39</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>43</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>44</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>45</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>46</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>47</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>48</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>50</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>