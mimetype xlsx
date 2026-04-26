--- v0 (2025-10-03)
+++ v1 (2026-04-26)
@@ -80,51 +80,51 @@
   <si>
     <t>dcterms.bibliographicCitation</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>83c1b610-0359-4292-acd2-42f475244d49</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Peter, S.||Michel, G.||Hahn, A.||Ibrahim, M.||Lübke-Becker, A.||Jung, M.||Einspanier, R.||Gabler, C.</t>
+    <t>Peter, S.||Michel, G.||Hahn, A.||Ibrahim, M.||Lübke-Becker, Antina||Jung, M.||Einspanier, R.||Gabler, C.</t>
   </si>
   <si>
     <t>2018-06-08T04:07:41Z</t>
   </si>
   <si>
     <t>2015-07-28T09:09:54.922Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>After parturition, uterine bacterial infections lead to inflammatory processes
 such as subclinical/clinical endometritis with high prevalence in dairy cows.
 Endometrial epithelial cells participate in this immune response with the
 production of pro-inflammatory factors. The objective of the present study was
 to evaluate the endometrial mRNA expression pattern of pro inflammatory
 factors during a selected postpartum (pp) period. Dairy cows with three
 different uterine health conditions on days 24-30 pp (healthy: n = 11,
 subclinical endometritis: n = 10, clinical endometritis: n = 10) were sampled
 using the cytobrush technique. Subsequently, each cow was sampled 3 more times
 in weekly intervals (days 31-37 pp; days 38-44 pp; days 45-51 pp). Samples
 were subjected to mRNA analysis performed by RT-qPCR. Additionally, an
 analysis of cultivable bacteria was performed at the early/late stage of the
 selected puerperal period. mRNA expression of 16 candidate genes was analyzed
 by using two different approaches. The first approach referred to the initial