--- v0 (2026-01-07)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>201cfd44-0d74-42a3-9d36-08815fb3a66f</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Püttner, Ralph||Goldsztejn, G.||Céolin, D.||Rueff, J.-P.||Moreno, T.||Kushawaha, R. K.||Marchenko, T.||Guillemin, R.||Journel, L.||Lindle, D. W.||Piancastelli, M. N.||Simon, M.</t>
+    <t>Püttner, Ralph||Goldsztejn, G.||Céolin, D.||Rueff, J.-P.||Moreno, T.||Kushawaha, Rajesh K.||Marchenko, T.||Guillemin, R.||Journel, L.||Lindle, D. W.||Piancastelli, M. N.||Simon, M.</t>
   </si>
   <si>
     <t>2018-06-08T04:05:31Z</t>
   </si>
   <si>
     <t>2015-08-19T08:15:48.794Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Direct measurements of Ar+ 1s−12p−1nl double-core-hole shake-up states are
 reported using conventional single-channel photoemission, offering a new and
 relatively easy means to study such species. The high-quality results yield
 accurate energies and lifetimes of the double-core-hole states. Their
 photoemission spectrum also can be likened to 1s absorption of an exotic argon
 ion with a 2p core vacancy, providing new information about the spectroscopy
 of both this unusual ionic state as well as the neutral atom.</t>
   </si>
   <si>
     <t>5 S.</t>
   </si>
   <si>
     <t>45842</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Direct Observation of Double-Core-Hole Shake-Up States in Photoemission</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Physical Review Letters. - 114 (2015), 9, Artikel Nr. 093001</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.114.093001</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1103/PhysRevLett.114.093001</t>
   </si>
   <si>
     <t>0031-9007</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000005278</t>
   </si>
   <si>
     <t>FUDOCS_document_000000022923</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>