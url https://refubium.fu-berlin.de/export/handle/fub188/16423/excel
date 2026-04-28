--- v0 (2025-10-31)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>6b89bdb9-e0d6-45c9-9a67-3f6c1e893818</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Soboh, B||Lindenstrauss, U||Granich, C||Javed, M||Herzberg, M||Thomas, C||Stripp, Sven T.</t>
+    <t>Soboh, Basem||Lindenstrauss, Ute||Granich, Claudia||Javed, Mahwish||Herzberg, Martin||Thomas, Claudia||Stripp, Sven T.</t>
   </si>
   <si>
     <t>2018-06-08T04:01:20Z</t>
   </si>
   <si>
     <t>2015-02-19T14:00:24.118Z</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>[NiFe]-hydrogenases (Hyd) bind a nickel-iron-based cofactor. The Fe ion of the
 cofactor is bound by two cyanide ligands and a single carbon monoxide ligand.
 Minimally six accessory proteins (HypA–HypF) are necessary for NiFe(CN)2CO
 cofactor biosynthesis in Escherichia coli. It has been shown that the
 anaerobically purified HypC–HypD–HypE scaffold complex carries the Fe(CN)2CO
 moiety of this cofactor. In the present study, we have purified the HybG–HypDE
 complex and used it to successfully reconstitute in vitro active Hyd from E.
 coli. HybG is a homologue of HypC that is specifically required for the
 maturation of Hyd-2 and also functions in the maturation of Hyd-1 of E. coli.
 Maturation of active Hyd-1 and Hyd-2 could be demonstrated in extracts derived
 from HybG- and HypD-deficient E. coli strains by adding anaerobically purified
 HybG–HypDE complex. In vitro maturation was dependent on ATP,
 carbamoylphosphate, nickel and reducing conditions. Hydrogenase maturation was
 prevented when the purified HybG–HypDE complex used in the maturation assay