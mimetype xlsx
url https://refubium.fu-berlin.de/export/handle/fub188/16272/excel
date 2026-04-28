--- v0 (2025-11-07)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>d4eaf5e4-c784-4218-9f8f-2a76c3df59de</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Rieder, Maria-Theresa||Levchenko, A.||Micklitz, T.</t>
+    <t>Rieder, Maria-Theresa||Levchenko, Alex||Micklitz, T.</t>
   </si>
   <si>
     <t>2018-06-08T03:56:39Z</t>
   </si>
   <si>
     <t>2015-04-13T11:00:30.901Z</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>We consider strongly interacting one-dimensional electron liquids where
 elementary excitations carry either spin or charge. At small temperatures a
 spinon created at the bottom of its band scatters off low-energy spin and
 charge excitations and follows the diffusive motion of a Brownian particle in
 momentum space. We calculate the mobility characterizing these processes and
 show that the resulting diffusion coefficient of the spinon is parametrically
 enhanced at low temperatures compared to that of a mobile impurity in a
 spinless Luttinger liquid. We briefly discuss that this hints at the relevance
 of spin in the process of equilibration of strongly interacting one-
 dimensional electrons, and comment on implications for transport in clean
 single-channel quantum wires.</t>
   </si>
   <si>
     <t>5 S.</t>
@@ -153,51 +153,51 @@
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Brownian scattering of a spinon in a Luttinger liquid</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Physical Review B. - 90 (2014), 24, Artikel Nr. 245434</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.90.245434</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1103/PhysRevB.90.245434</t>
   </si>
   <si>
     <t>1098-0121</t>
   </si>
   <si>
-    <t>Institut für Theoretische Physik:::9b3f150d-3d53-491f-8fad-e2dc9be7d978:::600</t>
+    <t>Institut für Theoretische Physik:::9b3f150d-3d53-491f-8fad-e2dc9be7d978:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000004726</t>
   </si>
   <si>
     <t>FUDOCS_document_000000022134</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>