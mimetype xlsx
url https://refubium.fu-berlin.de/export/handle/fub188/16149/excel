--- v0 (2025-11-08)
+++ v1 (2026-04-28)
@@ -95,51 +95,51 @@
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>93b50a31-77e3-40fb-b2b4-cd04c0927be8</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Reinhold, Bernhard||Schmid, Martina||Greiner, Dieter||Schuele, Manuel||Kieven, David||Ennaoui, Ahmend||Lux-Steiner, Martha Ch.</t>
+    <t>Reinhold, Bernhard||Schmid, Martina||Greiner, Dieter||Schuele, Manuel||Kieven, David||Ennaoui, Ahmend||Lux-Steiner, Martha</t>
   </si>
   <si>
     <t>2018-06-08T03:53:20Z</t>
   </si>
   <si>
     <t>2015-12-07T06:30:17.423Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Thin film solar cells already benefit from significant material and energy
 savings. By using photon management, the conversion efficiency and the power
 density can be enhanced further, including a reduction of material costs. In
 this work, micrometer-sized Cu(In,Ga)Se2 (CIGS) thin film solar cells were
 investigated under concentrated white light illumination (1–50×). The cell
 design is based on industrially standardized, lamellar shaped solar cells with
 monolithic interconnects (P-scribe). In order to characterize the shunt and
 serial resistance profiles and their impact on the device performance the cell
 width was reduced stepwise from 1900 to 200 µm and the P1-scribe thickness was
 varied between 45 and 320 µm. The results are compared to macroscopic solar
 cells in standard geometry and dot-shaped microcells with ring contacts. Under
 concentrated white light, the maximal conversion efficiency could be increased
 by more than 3.8% absolute for the lamellar microcells and more than 4.8%
 absolute in case of dot-shaped microcells compared to their initial values at
@@ -175,51 +175,51 @@
   </si>
   <si>
     <t>Monolithically interconnected lamellar Cu(In,Ga)Se2 micro solar cells under
 full white light concentration</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Progress in Photovoltaics: Research and Applications. - 23 (2015), 12, S.
 1929-1939</t>
   </si>
   <si>
     <t>10.1002/pip.2611</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1002/pip.2611</t>
   </si>
   <si>
     <t>10627995</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000005575</t>
   </si>
   <si>
     <t>FUDOCS_document_000000023347</t>
   </si>
   <si>
     <t>Bei der PDF-Datei handelt es sich um eine Manuskriptversion des Artikels.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>