--- v0 (2025-10-24)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>5e6db04d-c144-4a13-be4d-2a31afdc0521</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Meul, S.||Oberländer-Hayn, S.||Abalichin, Janna||Langematz, U.</t>
+    <t>Meul, Stefanie||Oberländer-Hayn, Sophie||Abalichin, Janna||Langematz, Ulrike</t>
   </si>
   <si>
     <t>2018-06-08T03:51:47Z</t>
   </si>
   <si>
     <t>2015-12-22T12:31:42.570Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>In the recent past, the evolution of stratospheric ozone (O3) was affected by
 both increasing ozone depleting substances (ODSs) and greenhouse gases (GHGs).
 The impact of the single forcings on O3 is well known. Interactions between
 the simultaneously increased GHG and ODS concentrations, however, can occur
 and lead to nonlinear O3 changes. In this study, we investigate if nonlinear
 processes have affected O3 changes between 1960 and 2000. This is done with an
 idealised set of time slice simulations with the chemistry-climate model EMAC.
 Due to nonlinearity the past ozone loss is diminished throughout the
 stratosphere, with a maximum reduction of 1.2 % at 3 hPa. The total ozone
 column loss between 1960 and 2000 that is mainly attributed to the ODS
 increase is mitigated in the extra-polar regions by up to 1.1 % due to
 nonlinear processes. A separation of the O3 changes into the contribution from
 chemistry and transport shows that nonlinear interactions occur in both. In
 the upper stratosphere a reduced efficiency of the ClOx-catalysed O3 loss