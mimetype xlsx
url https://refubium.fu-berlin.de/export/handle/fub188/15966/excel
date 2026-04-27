--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -6,184 +6,190 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
+    <t>dc.type</t>
+  </si>
+  <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>6bd88dab-1d36-48c2-851f-6f12c92188a5</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Paul, N.||Müller, M.||Paul, A.||Guenther, E.||Lauermann, I.||Müller-Buschbaum, P.||Lux-Steiner, Martha C.</t>
+    <t>Paul, N.||Müller, M.||Paul, A.||Guenther, E.||Lauermann, Iver||Müller-Buschbaum, P.||Lux-Steiner, Martha</t>
   </si>
   <si>
     <t>2018-06-08T03:48:08Z</t>
   </si>
   <si>
     <t>2015-01-05T07:51:36.475Z</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>We realize a molecularly imprinted polymer (MIP) which is imprinted with the
 retinal neurotransmitter glutamate. The films prepared by electrochemical
 deposition have a smooth surface with a granular morphology as observed using
 an atomic force microscope. Multiple reflection attenuated total reflection
 infrared (ATR-FTIR) spectroscopy and X-ray photoelectron spectroscopy (XPS)
 are used to chemically confirm the imprint of a neurotransmitter in the MIP at
 the solid–liquid and the solid–air interface, respectively. Fluorescence
 spectroscopy using the dye fluorescamine is used to monitor the changes in
 neurotransmitter concentration in various solvents induced by application of
 voltage to the MIP. By controlling neurotransmitter trafficking across a
 solid–liquid interface with voltage, we suggest the possibility of using such
 a neurotransmitter imprinted MIP for chemical stimulation of retinal neurons.
 The current state of the art approach to restore sight in certain cases of
 blindness is the replacement of damaged photoreceptors by a subretinal implant
 consisting of light-sensitive photodiodes. Thus a future perspective of our
 work would be to chemically stimulate the neurons by replacing the photodiodes
 in the subretinal implant by the neurotransmitter imprinted polymer film.</t>
   </si>
   <si>
     <t>8 S.</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/15966||http://dx.doi.org/10.17169/refubium-20152</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
-    <t>http://www.rsc.org/AboutUs/Copyright/LicencetoPublishforjournals.asp</t>
+    <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Molecularly imprinted conductive polymers for controlled trafficking of
 neurotransmitters at solid–liquid interfaces</t>
   </si>
   <si>
+    <t>Wissenschaftlicher Artikel</t>
+  </si>
+  <si>
     <t>open access</t>
   </si>
   <si>
     <t>Soft Matter. - 9 (2013), 4, S. 1364-1371</t>
   </si>
   <si>
     <t>10.1039/c2sm26896e</t>
   </si>
   <si>
     <t>http://xlink.rsc.org/?DOI=c2sm26896e</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000004311</t>
   </si>
   <si>
     <t>FUDOCS_document_000000021500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -196,51 +202,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V2"/>
+  <dimension ref="A1:W2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -266,108 +272,114 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U2" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="V2" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>