--- v0 (2026-01-11)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>e639dfe1-3244-42ba-9ca3-31fe3d1e0c51</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Micklitz, Tobias||Levchenko, A.||Rosch, A.</t>
+    <t>Micklitz, Tobias||Levchenko, Alex||Rosch, A.</t>
   </si>
   <si>
     <t>2018-06-08T03:44:11Z</t>
   </si>
   <si>
     <t>2014-03-03</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>We calculate the linear and nonlinear conductance of spinless fermions in
 clean, long quantum wires, where short-ranged interactions lead locally to
 equilibration. Close to the quantum phase transition, where the conductance
 jumps from zero to one conductance quantum, the conductance obtains a
 universal form governed by the ratios of temperature, bias voltage, and gate
 voltage. Asymptotic analytic results are compared to solutions of a Boltzmann
 equation which includes the effects of three-particle scattering.
 Surprisingly, we find that for long wires the voltage predominantly drops
 close to one end of the quantum wire due to a thermoelectric effect.</t>
   </si>
   <si>
     <t>5 S.</t>
   </si>
   <si>
@@ -155,51 +155,51 @@
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Nonlinear Conductance of Long Quantum Wires at a Conductance Plateau
 Transition: Where Does the Voltage Drop?</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Physical Review Letters. - 109 (2012), 3, Artikel Nr. 036405/1-5</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.109.036405</t>
   </si>
   <si>
     <t>http://link.aps.org/doi/10.1103/PhysRevLett.109.036405</t>
   </si>
   <si>
     <t>0031-9007</t>
   </si>
   <si>
-    <t>Institut für Theoretische Physik:::9b3f150d-3d53-491f-8fad-e2dc9be7d978:::600</t>
+    <t>Institut für Theoretische Physik:::9b3f150d-3d53-491f-8fad-e2dc9be7d978:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000003119</t>
   </si>
   <si>
     <t>FUDOCS_document_000000019744</t>
   </si>
   <si>
     <t>Der Artikel wurde in einer Open-Access-Zeitschrift publiziert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>