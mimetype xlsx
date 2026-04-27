--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -139,54 +139,54 @@
   </si>
   <si>
     <t>http://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>Diatoms||typification||Cymbellales||Cymbella tropica||Cymbella subturgidula||Cymbella rheophyla||Cymbella uenoi</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::580 Pflanzen (Botanik)</t>
   </si>
   <si>
     <t>Typification and taxonomic status re-evaluation of 15 taxon names within the
 species complex Cymbella affinis/tumidula/turgidula (Cymbellaceae,
 Bacillariophyta)</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>PhytoKeys. - (2015), 53, S. 1–25</t>
   </si>
   <si>
-    <t>10.3897/phytokeys.53.4782 Calendar</t>
-[...2 lines deleted...]
-    <t>http://phytokeys.pensoft.net/browse_journal_issue_documents.php?issue_id=719</t>
+    <t>10.3897/phytokeys.53.4782</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3897/phytokeys.53.4782</t>
   </si>
   <si>
     <t>Botanischer Garten und Botanisches Museum Berlin-Dahlem (BGBM)</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000005325</t>
   </si>
   <si>
     <t>FUDOCS_document_000000022995</t>
   </si>
   <si>
     <t>Der Artikel wurde in einer Open-Access-Zeitschrift publiziert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>