--- v0 (2025-10-19)
+++ v1 (2026-04-28)
@@ -80,51 +80,51 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>1019621c-d7a2-4667-a168-f08c8de54883</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Encinas-Nagel, Nuri||Enderlein, Dirk||Piepenbring, Anne||Herden, Christiane||Heffels-Redmann, Ursula||Felippe, Paulo A.N.||Arns, Clarice||Hafez, Hafez M.||Lierz, Michael</t>
+    <t>Encinas-Nagel, Nuri||Enderlein, Dirk||Piepenbring, Anne||Herden, Christiane||Heffels-Redmann, Ursula||Felippe, Paulo A.N.||Arns, Clarice||Hafez, Hafez Mohamed||Lierz, Michael</t>
   </si>
   <si>
     <t>2018-06-08T03:31:59Z</t>
   </si>
   <si>
     <t>2015-01-12T07:45:12.559Z</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Avian bornavirus (ABV) has been identified as the cause of proventricular
 dilatation disease in birds, but the virus is also found in healthy birds.
 Most studies of ABV have focused on captive birds. We investigated 86 free-
 ranging psittacine birds in Brazil and found evidence for natural, long-term
 ABV infection.</t>
   </si>
   <si>
     <t>4 S.</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/15385||http://dx.doi.org/10.17169/refubium-19573</t>
   </si>
   <si>
     <t>eng</t>