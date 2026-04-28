--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -83,51 +83,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>836bae89-a51f-4fc6-8246-5673377cefbc</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Kavalakkatt, Jaison||Lin, Xianzhong||Kornhuber, Kai||Kusch, Patryk||Ennaoui, Ahmed||Reich, Stephanie||Lux-Steiner, Martha Ch.</t>
+    <t>Kavalakkatt, Jaison||Lin, Xianzhong||Kornhuber, Kai||Kusch, Patryk||Ennaoui, Ahmed||Reich, Stephanie||Lux-Steiner, Martha</t>
   </si>
   <si>
     <t>2018-06-08T03:03:47Z</t>
   </si>
   <si>
     <t>2014-09-01T09:03:57.049Z</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>Solar cells with Cu2ZnSnS4 absorber thin films have a potential for high
 energy conversion efficiencies with earth-abundant and non-toxic elements. In
 this work the formation of CZTSSe from CuxSnSy nanoparticles (NPs) deposited
 on ZnO nanorod (NR) arrays as precursors for zinc is investigated. The NPs are
 prepared using a chemical route and are dispersed in toluene. The ZnO NRs are
 grown on fluorine doped SnO2 coated glass substrates by electro deposition
 method. A series of samples are annealed at different temperatures between 300
 °C and 550 °C in selenium containing argon atmosphere. To investigate the
 products of the reaction between the precursors the series is analyzed by
 means of X-ray diffraction (XRD) and Raman spectroscopy. The morphology is
 recorded by scanning electron microscopy (SEM) images of broken cross
 sections. The XRD measurements and the SEM images show the disappearing of ZnO
 NRs with increasing annealing temperature. Simultaneously the XRD and Raman
 measurements show the formation of CZTSSe. The formation of secondary phases
@@ -145,51 +145,51 @@
   <si>
     <t>http://www.elsevier.com/about/open-access/oa-and-elsevier/oa-license-policy#green-open-access</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Cu2ZnSn(S,Se)4 from CuxSnSy nanoparticle precursors on ZnO nanorod arrays</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Thin Solid Films. - 535 (2013), S. 380–383</t>
   </si>
   <si>
     <t>10.1016/j.tsf.2012.10.124</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0040609012014538</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000003839</t>
   </si>
   <si>
     <t>FUDOCS_document_000000020850</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>