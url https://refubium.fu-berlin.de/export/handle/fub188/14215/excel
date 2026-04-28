--- v0 (2025-10-25)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>4d4cb8a3-c536-4b0b-a4b8-aba886158197</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Lucchini, M.||Kim, K.||Calegari, F.||Kelkensberg, F.||Siu, W.||Sansone, G.||Vrakking, Marcus||Hochlaf, M.||Nisoli, M.</t>
+    <t>Lucchini, M.||Kim, K.||Calegari, F.||Kelkensberg, F.||Siu, W.||Sansone, G.||Vrakking, Marcus||Hochlaf, Majdi||Nisoli, M.</t>
   </si>
   <si>
     <t>2018-06-08T02:58:02Z</t>
   </si>
   <si>
     <t>2015-02-02T12:50:03.747Z</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>We have used the velocity-map imaging (VMI) technique to measure
 autoionization dynamics in molecular nitrogen initiated by a train of
 attosecond pulses. The pump-probe measurements show clear evidence of a
 crossing between potential energy curves of the highly excited N2+ ion and of
 the N22+ ion. It is found that the autoionization becomes energetically
 allowed when the two nuclei are still very close (∼3 Å), in contrast with
 observations in other diatomic molecules, and that it can be coherently
 manipulated by a strong femtosecond infrared pulse.</t>
   </si>
   <si>
     <t>4 S.</t>
   </si>
   <si>
     <t>29433</t>
@@ -151,51 +151,51 @@
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Autoionization and ultrafast relaxation dynamics of highly excited states in
 N2</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Physical Review A. - 86 (2012), 4, Artikel Nr. 043404/1-4</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.86.043404</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1103/PhysRevA.86.043404</t>
   </si>
   <si>
     <t>1050-2947</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000004451</t>
   </si>
   <si>
     <t>FUDOCS_document_000000021734</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>