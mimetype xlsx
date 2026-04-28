--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>04824d79-f172-4e7b-bfdf-52542a967fd5</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Kushawaha, R. K.||Jänkälä, K.||Marchenko, T.||Goldsztejn, G.||Guillemin, R.||Journel, L.||Céolin, D.||Rueff, J.-P.||Lago, A. F.||Püttner, Ralph||Piancastelli, M. N.||Simon, M.</t>
+    <t>Kushawaha, Rajesh K.||Jänkälä, Kari||Marchenko, T.||Goldsztejn, G.||Guillemin, R.||Journel, L.||Céolin, D.||Rueff, J.-P.||Lago, A. F.||Püttner, Ralph||Piancastelli, M. N.||Simon, M.</t>
   </si>
   <si>
     <t>2018-06-08T02:57:43Z</t>
   </si>
   <si>
     <t>2015-08-18T11:46:43.245Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>We have investigated resonant Auger decay of xenon following photoexcitation
 of each of the three L edges under resonant-Raman conditions, which allowed us
 to characterize several higher Rydberg transitions. Relative intensities for
 spectator final states reached after L1−, L2−, and L3-edge excitations are
 studied in detail. Thanks to state-of-the-art experimental arrangements, our
 results not only reproduce the previously calculated 3d−25d and nd(n&gt;5) state
 cross sections after L3 excitation, but also allow extracting the 3d−26d
 spectator state energy position and revealing its resonant behavior, blurred
 by the insufficient experimental resolution in previous data sets. The 3d−26p
 and 3d−27p states reached after L1 excitation as well as the 3d−25d and 3d−26d
 states reached after L2 excitation are also investigated and their relative
 intensities are reported and compared to ab initio Dirac-Hartree-Fock
 configuration-interaction calculations. We found the signature of electronic-
 state-lifetime interference effects between several coherently excited
@@ -158,51 +158,51 @@
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>Auger resonant-Raman decay after Xe L-edge photoexcitation</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Physical Review A. - 92 (2015), 1, Artikel Nr. 013427</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.92.013427</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1103/PhysRevA.92.013427</t>
   </si>
   <si>
     <t>1050-2947</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000005276</t>
   </si>
   <si>
     <t>FUDOCS_document_000000022920</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>