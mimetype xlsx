--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>b5d222a3-31a3-484a-b80b-e0497f4a7dff</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Lin, Yibin||Fuerst, Oliver||Granell, Meritxell||Leblanc, Gérard||Lórenz-Fonfría, Víctor||Padrós, Esteve</t>
+    <t>Lin, Yibin||Fuerst, Oliver||Granell, Meritxell||Leblanc, Gérard||Lórenz-Fonfría, Víctor A.||Padrós, Esteve</t>
   </si>
   <si>
     <t>2018-06-08T02:54:57Z</t>
   </si>
   <si>
     <t>2014-09-08T09:20:52.055Z</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>The melibiose transporter from Escherichia coli (MelB) can use the
 electrochemical energy of either H+, Na+ or Li+ to transport the disaccharide
 melibiose to the cell interior. By using spectroscopic and biochemical
 methods, we have analyzed the role of Arg149 by mutagenesis. According to
 Fourier transform infrared difference and fluorescence spectroscopy studies,
 R149C, R149Q and R149K all bind substrates in proteoliposomes, where the
 protein is disposed inside-out. Analysis of right-side-out (RSO) and inside-
 out (ISO) membrane vesicles showed that the functionally active R149Q and
 R149K mutants could bind externally added fluorescent sugar analog in both
 types of vesicles. In contrast, the non-transporting R149C mutant does bind
 the fluorescent sugar analog as well as melibiose and Na+ in ISO, but not in
 RSO vesicles. Therefore, the mutation of Arg149 into cysteine restrains the
 orientation of transporter to an inward-open conformation, with the inherent
 consequences of a) reducing the frequency of access of outer substrates to the
@@ -156,51 +156,51 @@
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik</t>
   </si>
   <si>
     <t>The substitution of Arg149 with Cys fixes the melibiose transporter in an
 inward-open conformation</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Biochimica et Biophysica Acta (BBA) - Biomembranes. - 1828 (2013), 8, S.
 1690-1699</t>
   </si>
   <si>
     <t>10.1016/j.bbamem.2013.03.003</t>
   </si>
   <si>
     <t>00052736</t>
   </si>
   <si>
-    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::600</t>
+    <t>Institut für Experimentalphysik:::0e15dd66-95f1-40d5-8307-e68203f86a76:::0</t>
   </si>
   <si>
     <t>Physik</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000003874</t>
   </si>
   <si>
     <t>FUDOCS_document_000000020900</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>