--- v0 (2025-11-03)
+++ v1 (2026-04-28)
@@ -83,51 +83,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>de07c021-7d05-4d7b-94f3-37494a24f6d2</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Banzhaf, Sabine||Schaap, M.||Kranenburg, R.||Manders, A. M. M.||Segers, A. J.||Visschedijk, A. J. H.||Denier van der Gon, Hugo||Kuenen, J. J. P.||Meijgaard, E. van||Ulft, L. H. van||Cofala, J.||Builtjes, Peter</t>
+    <t>Banzhaf, Sabine||Schaap, M.||Kranenburg, R.||Manders, A. M. M.||Segers, A. J.||Visschedijk, A. J. H.||Denier van der Gon, Hugo||Kuenen, Jeroen J. P.||Meijgaard, E. van||Ulft, L. H. van||Cofala, J.||Builtjes, Peter</t>
   </si>
   <si>
     <t>2018-06-08T02:54:46Z</t>
   </si>
   <si>
     <t>2015-08-17T07:52:36.447Z</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>In this study we present a dynamic model evaluation of chemistry transport
 model LOTOS-EUROS (LOng Term Ozone Simulation – EURopean Operational Smog) to
 analyse the ability of the model to reproduce observed non-linear responses to
 emission changes and interannual variability of secondary inorganic aerosol
 (SIA) and its precursors over Europe from 1990 to 2009. The 20 year simulation
 was performed using a consistent set of meteorological data provided by RACMO2
 (Regional Atmospheric Climate MOdel). Observations at European rural
 background sites have been used as a reference for the model evaluation. To
 ensure the consistency of the used observational data, stringent selection
 criteria were applied, including a comprehensive visual screening to remove
 suspicious data from the analysis. The LOTOS-EUROS model was able to capture a
 large part of the seasonal and interannual variability of SIA and its
 precursors' concentrations. The dynamic evaluation has shown that the model is
 able to simulate the declining trends observed for all considered sulfur and