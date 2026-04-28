--- v0 (2025-11-07)
+++ v1 (2026-04-28)
@@ -95,51 +95,51 @@
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>8900140b-eee7-4fc1-96be-6dc83e339fa0</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Müller-Redetzky, Holger C||Will, Daniel||Hellwig, Katherina||Kummer, Wolfgang||Tschernig, Thomas||Pfeil, Uwe||Paddenberg, Renate||Menger, Michael D.||Kershaw, Olivia||Gruber, Achim Dieter||Weissmann, Norbert||Hippenstiel, Stefan||Suttorp, Norbert||Witzenrath, Martin</t>
+    <t>Müller-Redetzky, Holger C||Will, Daniel||Hellwig, Katherina||Kummer, Wolfgang||Tschernig, Thomas||Pfeil, Uwe||Paddenberg, Renate||Menger, Michael D.||Kershaw, Olivia||Gruber, Achim D.||Weissmann, Norbert||Hippenstiel, Stefan||Suttorp, Norbert||Witzenrath, Martin</t>
   </si>
   <si>
     <t>2018-06-08T02:53:19Z</t>
   </si>
   <si>
     <t>2015-06-11T08:51:02.883Z</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Ventilator-induced lung injury (VILI) contributes to morbidity and mortality
 in acute respiratory distress syndrome (ARDS). Particularly pre-injured lungs
 are susceptible to VILI despite protective ventilation. In a previous study,
 the endogenous peptide adrenomedullin (AM) protected murine lungs from VILI.
 We hypothesized that mechanical ventilation (MV) contributes to lung injury
 and sepsis in pneumonia, and that AM may reduce lung injury and multiple organ
 failure in ventilated mice with pneumococcal pneumonia. We analyzed in mice
 the impact of MV in established pneumonia on lung injury, inflammation,
 bacterial burden, hemodynamics and extrapulmonary organ injury, and assessed
 the therapeutic potential of AM by starting treatment at intubation. In
 pneumococcal pneumonia, MV increased lung permeability, and worsened lung
 mechanics and oxygenation failure. MV dramatically increased lung and blood
 cytokines but not lung leukocyte counts in pneumonia. MV induced systemic
 leukocytopenia and liver, gut and kidney injury in mice with pneumonia. Lung
@@ -179,51 +179,51 @@
     <t>Mechanical ventilation drives pneumococcal pneumonia into lung injury and
 sepsis in mice</t>
   </si>
   <si>
     <t>protection by adrenomedullin</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Critical Care. - 18 (2014), 2, Artikel Nr. R73</t>
   </si>
   <si>
     <t>10.1186/cc13830</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1186/cc13830</t>
   </si>
   <si>
     <t>1364-8535</t>
   </si>
   <si>
-    <t>Institut für Tierpathologie:::0b35ef93-8dc9-41e6-bb8e-ea101c500133:::600</t>
+    <t>Institut für Tierpathologie:::0b35ef93-8dc9-41e6-bb8e-ea101c500133:::0</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>FUDOCS_derivate_000000005030</t>
   </si>
   <si>
     <t>FUDOCS_document_000000022593</t>
   </si>
   <si>
     <t>Der Artikel wurde in einer Open-Access-Zeitschrift publiziert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>