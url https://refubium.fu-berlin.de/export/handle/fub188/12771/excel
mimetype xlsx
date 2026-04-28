--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -244,54 +244,54 @@
   <si>
     <t>urn:nbn:de:kobv:188-fudissthesis000000003056-9</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>Pancreatic cancer||Quality of life||Health-related quality of life||EORTC||EuroQol||EQ-5D</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::610 Medizin und Gesundheit::610 Medizin und Gesundheit</t>
   </si>
   <si>
     <t>Lebensqualität bei Pankreaskarzinom</t>
   </si>
   <si>
     <t>Quality of life in patients with pancreatic cancer</t>
   </si>
   <si>
     <t>Dissertation</t>
   </si>
   <si>
-    <t>free</t>
-[...2 lines deleted...]
-    <t>open access</t>
+    <t>blocked</t>
+  </si>
+  <si>
+    <t>restricted access</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>Charité - Universitätsmedizin Berlin</t>
   </si>
   <si>
     <t>FUDISS_derivate_000000003056</t>
   </si>
   <si>
     <t>FUDISS_thesis_000000003056</t>
   </si>
   <si>
     <t>http://www.diss.fu-berlin.de/2007/61/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>