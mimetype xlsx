--- v0 (2025-11-08)
+++ v1 (2026-04-27)
@@ -101,51 +101,51 @@
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.format[de]</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>e8721395-ab91-4dca-a40e-d20be455f13e</t>
   </si>
   <si>
     <t>fub188/14</t>
   </si>
   <si>
-    <t>Grebe, Cornelia, geb. Nestel</t>
+    <t>Grebe, Cornelia (geb. Nestel)</t>
   </si>
   <si>
     <t>Univ.-Prof. Dr. Bodo-Wolfhard Hertsch</t>
   </si>
   <si>
     <t>PD Dr. Cyrus Khodadadyan-Klostermann||Univ.-Prof. Dr. Christoph Lischer</t>
   </si>
   <si>
     <t>w</t>
   </si>
   <si>
     <t>2010-08-18</t>
   </si>
   <si>
     <t>2018-06-08T00:55:57Z</t>
   </si>
   <si>
     <t>2010-10-18T07:51:36.447Z</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Bislang wurde als „gold standard“ der autologe trikortikale Beckenkammspan als
 Interponat bei der Spondylodese des cervicalen Wirbelsäulensegmentes nach