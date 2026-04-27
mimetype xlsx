--- v0 (2025-10-30)
+++ v1 (2026-04-27)
@@ -227,54 +227,54 @@
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>social cognition||temporoparietal cortex||fusiformis-amygdala system||MRI||face processing||empathy||autism-spectrum-disorder</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::610 Medizin und Gesundheit</t>
   </si>
   <si>
     <t>Soziale Kognition und ihre neuronalen Strukturen</t>
   </si>
   <si>
     <t>zur Bedeutung des temporoparietalen Kortex und des Gyrus fusiformis-Amygdala-
 Systems</t>
   </si>
   <si>
     <t>Social cognition and underlying neuronal structures</t>
   </si>
   <si>
     <t>the role of the temporoparietal cortex and the fusiformis-amygdala system</t>
   </si>
   <si>
     <t>Dissertation</t>
   </si>
   <si>
-    <t>free</t>
-[...2 lines deleted...]
-    <t>open access</t>
+    <t>blocked</t>
+  </si>
+  <si>
+    <t>restricted access</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>Charité - Universitätsmedizin Berlin</t>
   </si>
   <si>
     <t>FUDISS_derivate_000000012858</t>
   </si>
   <si>
     <t>FUDISS_thesis_000000037774</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>